--- v0 (2026-03-12)
+++ v1 (2026-06-20)
@@ -1,197 +1,137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
-<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="tif" ContentType="image/tiff"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="pdf" ContentType="application/pdf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <workbookPr codeName="ThisWorkbook"/>
   <sheets>
-    <sheet name="Course Map" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Course Map" sheetId="1" r:id="rId1"/>
+    <sheet name="Elective Options" sheetId="2" r:id="rId2"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
+  <metadataTypes count="1">
+    <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLDAPR" count="1">
+    <bk>
+      <extLst>
+        <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
+          <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <cellMetadata count="1">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+  </cellMetadata>
+</metadata>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1 lines deleted...]
-  <fonts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <numFmts count="1">
+    <numFmt numFmtId="56" formatCode="&quot;上午/下午 &quot;hh&quot;時&quot;mm&quot;分&quot;ss&quot;秒 &quot;"/>
+  </numFmts>
+  <fonts count="1">
     <font>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="2">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+  <cellXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-[...67 lines deleted...]
-  </colors>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -225,132 +165,130 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
-[...4 lines deleted...]
-            </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -428,1079 +366,212 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:F58"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G2"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
-[...7 lines deleted...]
-  </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="1" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A1" t="str">
+        <v>Year</v>
+      </c>
+      <c r="B1" t="str">
+        <v>Semester</v>
+      </c>
+      <c r="C1" t="str">
+        <v>Prefix</v>
+      </c>
+      <c r="D1" t="str">
+        <v>ID</v>
+      </c>
+      <c r="E1" t="str">
+        <v>Credits</v>
+      </c>
+      <c r="F1" t="str">
+        <v>Elective</v>
+      </c>
+      <c r="G1" t="str">
+        <v>Notes</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="3" t="inlineStr">
-[...27 lines deleted...]
-        </is>
+      <c r="A2" t="str">
+        <v>1</v>
+      </c>
+      <c r="B2" t="str">
+        <v>Fall</v>
+      </c>
+      <c r="C2" t="str">
+        <v>CS</v>
+      </c>
+      <c r="D2" t="str">
+        <v>1010</v>
+      </c>
+      <c r="E2" t="str">
+        <v>3</v>
+      </c>
+      <c r="F2" t="str">
+        <v/>
+      </c>
+      <c r="G2" t="str">
+        <v>elective_pool: CS_3000</v>
+      </c>
+    </row>
+  </sheetData>
+  <ignoredErrors>
+    <ignoredError numberStoredAsText="1" sqref="A1:G2"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>Pool</v>
+      </c>
+      <c r="B1" t="str">
+        <v>Course Code</v>
+      </c>
+      <c r="C1" t="str">
+        <v>Course Name</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>CS_3000</v>
+      </c>
+      <c r="B2" t="str">
+        <v>CS 3140</v>
+      </c>
+      <c r="C2" t="str">
+        <v>Data Communications and Networking</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="F3" s="4" t="inlineStr"/>
+      <c r="A3" t="str">
+        <v>CS_3000</v>
+      </c>
+      <c r="B3" t="str">
+        <v>CS 3210</v>
+      </c>
+      <c r="C3" t="str">
+        <v>Foundations of Cybersecurity</v>
+      </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr"/>
-[...932 lines deleted...]
-      <c r="F58" s="4" t="inlineStr"/>
+      <c r="A4" t="str">
+        <v>CS_4000</v>
+      </c>
+      <c r="B4" t="str">
+        <v>CS 4310</v>
+      </c>
+      <c r="C4" t="str">
+        <v>Software Requirements and Design</v>
+      </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <ignoredErrors>
+    <ignoredError numberStoredAsText="1" sqref="A1:C4"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...1 lines deleted...]
-  <AppVersion></AppVersion>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>SheetJS</Application>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Course Map</vt:lpstr>
+      <vt:lpstr>Elective Options</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-</file>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
+</file>